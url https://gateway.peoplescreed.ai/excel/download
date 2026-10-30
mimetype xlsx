--- v4 (2026-08-31)
+++ v5 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="API Documentation" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7077" uniqueCount="3569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7082" uniqueCount="3573">
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Parameters</t>
   </si>
   <si>
     <t>📌 Settings</t>
   </si>
   <si>
     <t>/settings/field-group</t>
   </si>
   <si>
     <t>POST</t>
   </si>
   <si>
@@ -820,51 +820,51 @@
   <si>
     <t>/dashboard/application-reviews</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.application_reviews]</t>
   </si>
   <si>
     <t>/dashboard/personalize-dashboard</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.edit]</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.get_personalize_dashboard]</t>
   </si>
   <si>
     <t>/dashboard/create-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.goals.my_goals.create|prf.module.goals.company_goals.create|prf.module.goals.department_goals.create]</t>
   </si>
   <si>
     <t>Add My Goal</t>
   </si>
   <si>
-    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.455Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
+    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-10-30T06:45:35.687Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
   </si>
   <si>
     <t>/dashboard/update-my-goals/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.update_goal]</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"c076e2d0-1d50-481a-a70d-556df708ab5a","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/get-my-goal/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.view_goal]</t>
   </si>
   <si>
     <t>/dashboard/list-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.list_goal]</t>
   </si>
   <si>
     <t>/dashboard/delete-my-goal/{id}</t>
   </si>
@@ -1660,60 +1660,60 @@
   <si>
     <t>Show 1 On 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/one-on-one/download</t>
   </si>
   <si>
     <t>Download 1 on 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_goals]</t>
   </si>
   <si>
     <t>View Goals  Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-10-30T06:45:35.718Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-10-30T06:45:35.718Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals/download</t>
   </si>
   <si>
     <t>Download Goals Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-10-30T06:45:35.718Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-10-30T06:45:35.718Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_career]</t>
   </si>
   <si>
     <t>View Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career/download</t>
   </si>
   <si>
     <t>Download Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/report/create-folder</t>
   </si>
@@ -5728,63 +5728,63 @@
   <si>
     <t>/impersonations</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.people.impersonations.view_log]</t>
   </si>
   <si>
     <t>List Impersonations</t>
   </si>
   <si>
     <t>📌 Settings ▶ Compensation Bands</t>
   </si>
   <si>
     <t>/compensation-bands</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.create]</t>
   </si>
   <si>
     <t>Create Compensation Band</t>
   </si>
   <si>
     <t>List Compensation Bands</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"6a952cbba8b82b415addf139","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"6ae43d0f6afb889f18b0635b","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/export</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.export]</t>
   </si>
   <si>
     <t>Export Compensation Band</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"6a952cbba8b82b415addf13a","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"6ae43d0f6afb889f18b0635c","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.edit]</t>
   </si>
   <si>
     <t>Get Compensation Band</t>
   </si>
   <si>
     <t>Update Compensation Band</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Band</t>
   </si>
   <si>
     <t>/compensation-bands/{id}/members</t>
   </si>
   <si>
     <t>List Compensation Band Members</t>
   </si>
@@ -5977,51 +5977,51 @@
   <si>
     <t>/compensation-cycles/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Update Compensation Cycle</t>
   </si>
   <si>
     <t>Compensation Cycle</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Cycle</t>
   </si>
   <si>
     <t>/compensation-cycles/list-participants</t>
   </si>
   <si>
     <t>List Eligible Participants</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-08-31","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2026-02-28","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-10-30","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2026-04-30","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/data-check</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Data Check</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"employeeIds","required":false,"in":"query","description":"employee Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/budget</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.setting.compensation.compensation_cycles.view|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Budget</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/distribute</t>
   </si>
@@ -6154,51 +6154,51 @@
   <si>
     <t>Create One on Ones</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view]</t>
   </si>
   <si>
     <t>List One on One for myself</t>
   </si>
   <si>
     <t>/one-on-one/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.update|prf.module.1_on_1s.for_team_members.update|prf.module.1_on_1s.for_all_employees.update]</t>
   </si>
   <si>
     <t>Update One on Ones</t>
   </si>
   <si>
     <t>/one-on-one/history</t>
   </si>
   <si>
     <t>List One on One history</t>
   </si>
   <si>
-    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-08-31","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
+    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-10-30","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/notes-and-rating</t>
   </si>
   <si>
     <t>Add Notes &amp; Rating in One on One</t>
   </si>
   <si>
     <t>/one-on-one/{id}/end</t>
   </si>
   <si>
     <t>End One on One Meeting</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"658d20db9c182cf6e8bc1ffa","type":"string"}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/meetings/{meetingId}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view|prf.setting.1_on_1s.1_on_1_logs.view_details]</t>
   </si>
   <si>
     <t>View one-on-one meeting</t>
   </si>
@@ -6316,63 +6316,63 @@
   <si>
     <t>/performance-dashboard/one-on-one</t>
   </si>
   <si>
     <t>List my 1 on 1</t>
   </si>
   <si>
     <t>/performance-dashboard/tasks-to-complete</t>
   </si>
   <si>
     <t>List Tasks to Complete</t>
   </si>
   <si>
     <t>📌 One On One Logs</t>
   </si>
   <si>
     <t>/one-on-one-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.view|prf.setting.1_on_1s.1_on_1_logs.view_individual]</t>
   </si>
   <si>
     <t>Get one on one logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.download|prf.setting.1_on_1s.1_on_1_logs.download_individual]</t>
   </si>
   <si>
     <t>Download as CSV Get one on one Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
+    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Updates Questions</t>
   </si>
   <si>
     <t>/update-question</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_default|prf.module.updates.updates_for_team_members.set_custom]</t>
   </si>
   <si>
     <t>Add new Question in company default or custom</t>
   </si>
   <si>
     <t>Get Questions in company default or custom</t>
   </si>
   <si>
     <t>[{"name":"questionType","required":true,"in":"query","schema":{"default":"default","enum":["custom","default"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/update-question/{id}</t>
   </si>
   <si>
     <t>get single Question in company default or custom</t>
   </si>
@@ -6529,63 +6529,63 @@
   <si>
     <t>Post Comment</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"text","required":true,"in":"query","schema":{"example":"Great update!","type":"string"}}]</t>
   </si>
   <si>
     <t>/updates/{id}/points/{pointId}/comments/{commentId}</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"commentId","required":true,"in":"path","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Update Logs</t>
   </si>
   <si>
     <t>/update-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.view|prf.setting.updates.updates_log.view_individual]</t>
   </si>
   <si>
     <t>Get update logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.download|prf.setting.updates.updates_log.download_excel]</t>
   </si>
   <si>
     <t>Download as CSV Get update Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
+    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/turn-on</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_general]</t>
   </si>
   <si>
     <t>Turn on Update Individual logs</t>
   </si>
   <si>
     <t>[{"name":"userId","required":false,"in":"query","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"type":"boolean"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Career ▶ Skills</t>
   </si>
   <si>
     <t>/skills</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.career.skills.create]</t>
   </si>
   <si>
     <t>Create A Skill</t>
   </si>
@@ -10297,63 +10297,75 @@
   <si>
     <t>/reports/web-App-report/usage/user-activities</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.web_and_app.usage_user_activity]</t>
   </si>
   <si>
     <t>Get webApp Report Usage User Activities</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"a85d37d1-d06b-4cb7-97a4-809c67617841","type":"string"}},{"name":"appName","required":true,"in":"query","schema":{"example":"Clock Log","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"example":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"example":10,"type":"number"}},{"name":"search","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Reports ▶ Timeline</t>
   </si>
   <si>
     <t>/reports/timeline/list</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.list]</t>
   </si>
   <si>
     <t>Timeline reports with details of the user and also filter and search</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-10-30","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
+  </si>
+  <si>
+    <t>/reports/timeline/organization/list</t>
+  </si>
+  <si>
+    <t>[API Key Access]</t>
+  </si>
+  <si>
+    <t>Timeline report across ALL organizations (optionally one via companyId) with the same filters and search as /reports/timeline/list. No user login; secured only by the x-api-key header (TIMELINE_REPORT_API_KEY env).</t>
+  </si>
+  <si>
+    <t>[{"name":"startDate","required":true,"in":"query","description":"Day to report on (YYYY-MM-DD)","schema":{"example":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"type":"string"}},{"name":"dateRange","required":false,"in":"query","schema":{"type":"string"}},{"name":"companyId","required":false,"in":"query","description":"Restrict to one organization; omit for all organizations","schema":{"example":"6729cb06010f913167cafd7e","type":"string"}},{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"maximum":100,"default":10,"type":"number"}},{"name":"x-api-key","in":"header","description":"API key for integration access","required":true,"schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/export-timeline-report</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.export]</t>
   </si>
   <si>
     <t>Export timeline Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-10-30","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/sessions</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view_sessions]</t>
   </si>
   <si>
     <t>Get session by date for single user.</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"ba4122a3-1ac8-4aaa-8994-dfe3455a18c9","type":"string"}},{"name":"date","required":true,"in":"query","schema":{"format":"date-time","example":"2024-11-29","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/single/{id}</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view]</t>
   </si>
   <si>
     <t>Get single timeline report of a user by id</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"77ff73ac-bab1-4697-8e47-79596f84b80f","type":"string"}},{"name":"startTime","required":false,"in":"query","description":"startTime","schema":{"type":"string"}}]</t>
   </si>
@@ -10546,51 +10558,51 @@
   <si>
     <t>/customize-column</t>
   </si>
   <si>
     <t>Get all cutomize-column against user</t>
   </si>
   <si>
     <t>[{"name":"type","required":true,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>Add cutomize-column</t>
   </si>
   <si>
     <t>📌 Home ▶ Dashboard</t>
   </si>
   <si>
     <t>/dashboard</t>
   </si>
   <si>
     <t>[Permission ID: clk.module.dashboard.dashboard.view]</t>
   </si>
   <si>
     <t>Get all data for the dashboard</t>
   </si>
   <si>
-    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","example":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","example":"2026-08-31","type":"string"}}]</t>
+    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","example":"2026-10-30","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-10-30","example":"2026-10-30","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/distraction</t>
   </si>
   <si>
     <t>Get distraction settings data on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/services</t>
   </si>
   <si>
     <t>Get most used service on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/projects</t>
   </si>
   <si>
     <t>Get top 5 proects based on time spent</t>
   </si>
   <si>
     <t>/dashboard/employe-of-the-month</t>
   </si>
   <si>
     <t>Get top employee of the month</t>
   </si>
@@ -11100,51 +11112,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1634"/>
+  <dimension ref="A1:E1635"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="5" max="5" width="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -35030,873 +35042,890 @@
         <v>3437</v>
       </c>
     </row>
     <row r="1569" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1569" t="s">
         <v>3438</v>
       </c>
       <c r="B1569" t="s">
         <v>11</v>
       </c>
       <c r="C1569" t="s">
         <v>3439</v>
       </c>
       <c r="D1569" t="s">
         <v>3440</v>
       </c>
       <c r="E1569" t="s">
         <v>3441</v>
       </c>
     </row>
     <row r="1570" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1570" t="s">
         <v>3442</v>
       </c>
       <c r="B1570" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C1570" t="s">
         <v>3443</v>
       </c>
       <c r="D1570" t="s">
         <v>3444</v>
       </c>
       <c r="E1570" t="s">
-        <v>10</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1571" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1571" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="B1571" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C1571" t="s">
-        <v>3431</v>
+        <v>3447</v>
       </c>
       <c r="D1571" t="s">
-        <v>3446</v>
+        <v>3448</v>
       </c>
       <c r="E1571" t="s">
-        <v>3447</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1572" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1572" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="B1572" t="s">
         <v>11</v>
       </c>
       <c r="C1572" t="s">
-        <v>3439</v>
+        <v>3435</v>
       </c>
       <c r="D1572" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="E1572" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1573" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1573" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B1573" t="s">
         <v>11</v>
       </c>
       <c r="C1573" t="s">
-        <v>3452</v>
+        <v>3443</v>
       </c>
       <c r="D1573" t="s">
         <v>3453</v>
       </c>
       <c r="E1573" t="s">
-        <v>3450</v>
-[...3 lines deleted...]
-      <c r="A1575" s="1" t="s">
         <v>3454</v>
       </c>
-      <c r="B1575" s="1"/>
-[...2 lines deleted...]
-      <c r="E1575" s="1"/>
+    </row>
+    <row r="1574" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>3454</v>
+      </c>
     </row>
     <row r="1576" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1576" t="s">
-[...5 lines deleted...]
-      <c r="C1576" t="s">
+      <c r="A1576" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1576" s="1"/>
+      <c r="C1576" s="1"/>
+      <c r="D1576" s="1"/>
+      <c r="E1576" s="1"/>
+    </row>
+    <row r="1577" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1577" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1577" t="s">
         <v>106</v>
       </c>
-      <c r="D1576" t="s">
-[...2 lines deleted...]
-      <c r="E1576" t="s">
+      <c r="D1577" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1577" t="s">
         <v>3154</v>
       </c>
     </row>
-    <row r="1578" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    </row>
     <row r="1579" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1579" t="s">
-[...11 lines deleted...]
-      <c r="E1579" t="s">
+      <c r="A1579" s="1" t="s">
         <v>3461</v>
       </c>
+      <c r="B1579" s="1"/>
+      <c r="C1579" s="1"/>
+      <c r="D1579" s="1"/>
+      <c r="E1579" s="1"/>
     </row>
     <row r="1580" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1580" t="s">
         <v>3462</v>
       </c>
       <c r="B1580" t="s">
         <v>11</v>
       </c>
       <c r="C1580" t="s">
         <v>3463</v>
       </c>
       <c r="D1580" t="s">
         <v>3464</v>
       </c>
       <c r="E1580" t="s">
         <v>3465</v>
       </c>
     </row>
-    <row r="1582" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1582" s="1" t="s">
+    <row r="1581" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1581" t="s">
         <v>3466</v>
       </c>
-      <c r="B1582" s="1"/>
-[...2 lines deleted...]
-      <c r="E1582" s="1"/>
+      <c r="B1581" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>3469</v>
+      </c>
     </row>
     <row r="1583" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1583" t="s">
-[...11 lines deleted...]
-      <c r="E1583" t="s">
+      <c r="A1583" s="1" t="s">
         <v>3470</v>
       </c>
+      <c r="B1583" s="1"/>
+      <c r="C1583" s="1"/>
+      <c r="D1583" s="1"/>
+      <c r="E1583" s="1"/>
     </row>
     <row r="1584" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1584" t="s">
         <v>3471</v>
       </c>
       <c r="B1584" t="s">
         <v>11</v>
       </c>
       <c r="C1584" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1585" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1585" t="s">
         <v>106</v>
       </c>
-      <c r="D1584" t="s">
-[...13 lines deleted...]
-      <c r="E1586" s="1"/>
+      <c r="D1585" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>3474</v>
+      </c>
     </row>
     <row r="1587" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1587" t="s">
-[...11 lines deleted...]
-      <c r="E1587" t="s">
+      <c r="A1587" s="1" t="s">
         <v>3477</v>
       </c>
+      <c r="B1587" s="1"/>
+      <c r="C1587" s="1"/>
+      <c r="D1587" s="1"/>
+      <c r="E1587" s="1"/>
     </row>
     <row r="1588" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1588" t="s">
         <v>3478</v>
       </c>
       <c r="B1588" t="s">
         <v>11</v>
       </c>
       <c r="C1588" t="s">
         <v>3479</v>
       </c>
       <c r="D1588" t="s">
         <v>3480</v>
       </c>
       <c r="E1588" t="s">
-        <v>3404</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1589" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1589" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1589" t="s">
         <v>11</v>
       </c>
       <c r="C1589" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="D1589" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="E1589" t="s">
-        <v>3484</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1590" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1590" t="s">
         <v>3485</v>
       </c>
       <c r="B1590" t="s">
         <v>11</v>
       </c>
       <c r="C1590" t="s">
         <v>3486</v>
       </c>
       <c r="D1590" t="s">
         <v>3487</v>
       </c>
       <c r="E1590" t="s">
         <v>3488</v>
       </c>
     </row>
     <row r="1591" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1591" t="s">
         <v>3489</v>
       </c>
       <c r="B1591" t="s">
         <v>11</v>
       </c>
       <c r="C1591" t="s">
-        <v>106</v>
+        <v>3490</v>
       </c>
       <c r="D1591" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="E1591" t="s">
-        <v>3488</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1592" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1592" t="s">
-        <v>3491</v>
+        <v>3493</v>
       </c>
       <c r="B1592" t="s">
         <v>11</v>
       </c>
       <c r="C1592" t="s">
-        <v>3486</v>
+        <v>106</v>
       </c>
       <c r="D1592" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1592" t="s">
         <v>3492</v>
       </c>
-      <c r="E1592" t="s">
-[...10 lines deleted...]
-      <c r="E1594" s="1"/>
+    </row>
+    <row r="1593" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1593" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>3497</v>
+      </c>
     </row>
     <row r="1595" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1595" t="s">
-[...11 lines deleted...]
-      <c r="E1595" t="s">
+      <c r="A1595" s="1" t="s">
         <v>3498</v>
       </c>
+      <c r="B1595" s="1"/>
+      <c r="C1595" s="1"/>
+      <c r="D1595" s="1"/>
+      <c r="E1595" s="1"/>
     </row>
     <row r="1596" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1596" t="s">
         <v>3499</v>
       </c>
       <c r="B1596" t="s">
         <v>11</v>
       </c>
       <c r="C1596" t="s">
         <v>3500</v>
       </c>
       <c r="D1596" t="s">
         <v>3501</v>
       </c>
       <c r="E1596" t="s">
         <v>3502</v>
       </c>
     </row>
-    <row r="1598" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1598" s="1" t="s">
+    <row r="1597" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1597" t="s">
         <v>3503</v>
       </c>
-      <c r="B1598" s="1"/>
-[...2 lines deleted...]
-      <c r="E1598" s="1"/>
+      <c r="B1597" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>3506</v>
+      </c>
     </row>
     <row r="1599" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1599" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A1599" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1599" s="1"/>
+      <c r="C1599" s="1"/>
+      <c r="D1599" s="1"/>
+      <c r="E1599" s="1"/>
     </row>
     <row r="1600" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1600" t="s">
-        <v>3504</v>
+        <v>3508</v>
       </c>
       <c r="B1600" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C1600" t="s">
         <v>106</v>
       </c>
       <c r="D1600" t="s">
-        <v>3507</v>
+        <v>3509</v>
       </c>
       <c r="E1600" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="A1602" s="1" t="s">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1601" t="s">
         <v>3508</v>
       </c>
-      <c r="B1602" s="1"/>
-[...2 lines deleted...]
-      <c r="E1602" s="1"/>
+      <c r="B1601" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="1603" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1603" t="s">
-[...11 lines deleted...]
-      <c r="E1603" t="s">
+      <c r="A1603" s="1" t="s">
         <v>3512</v>
       </c>
+      <c r="B1603" s="1"/>
+      <c r="C1603" s="1"/>
+      <c r="D1603" s="1"/>
+      <c r="E1603" s="1"/>
     </row>
     <row r="1604" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1604" t="s">
         <v>3513</v>
       </c>
       <c r="B1604" t="s">
         <v>11</v>
       </c>
       <c r="C1604" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1604" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
       <c r="E1604" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1605" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1605" t="s">
-        <v>3515</v>
+        <v>3517</v>
       </c>
       <c r="B1605" t="s">
         <v>11</v>
       </c>
       <c r="C1605" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1605" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E1605" t="s">
         <v>3516</v>
-      </c>
-[...1 lines deleted...]
-        <v>3512</v>
       </c>
     </row>
     <row r="1606" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1606" t="s">
-        <v>3517</v>
+        <v>3519</v>
       </c>
       <c r="B1606" t="s">
         <v>11</v>
       </c>
       <c r="C1606" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1606" t="s">
-        <v>3518</v>
+        <v>3520</v>
       </c>
       <c r="E1606" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1607" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1607" t="s">
-        <v>3519</v>
+        <v>3521</v>
       </c>
       <c r="B1607" t="s">
         <v>11</v>
       </c>
       <c r="C1607" t="s">
-        <v>106</v>
+        <v>3514</v>
       </c>
       <c r="D1607" t="s">
-        <v>3520</v>
+        <v>3522</v>
       </c>
       <c r="E1607" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1608" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1608" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
       <c r="B1608" t="s">
         <v>11</v>
       </c>
       <c r="C1608" t="s">
-        <v>3510</v>
+        <v>106</v>
       </c>
       <c r="D1608" t="s">
-        <v>3522</v>
+        <v>3524</v>
       </c>
       <c r="E1608" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1609" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1609" t="s">
-        <v>3523</v>
+        <v>3525</v>
       </c>
       <c r="B1609" t="s">
         <v>11</v>
       </c>
       <c r="C1609" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1609" t="s">
-        <v>3524</v>
+        <v>3526</v>
       </c>
       <c r="E1609" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1610" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1610" t="s">
-        <v>3525</v>
+        <v>3527</v>
       </c>
       <c r="B1610" t="s">
         <v>11</v>
       </c>
       <c r="C1610" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1610" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
       <c r="E1610" t="s">
-        <v>10</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1611" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1611" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="B1611" t="s">
         <v>11</v>
       </c>
       <c r="C1611" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1611" t="s">
-        <v>3528</v>
+        <v>3530</v>
       </c>
       <c r="E1611" t="s">
-        <v>3529</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1612" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1612" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="B1612" t="s">
         <v>11</v>
       </c>
       <c r="C1612" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1612" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="E1612" t="s">
-        <v>3512</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1613" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1613" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
       <c r="B1613" t="s">
         <v>11</v>
       </c>
       <c r="C1613" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1613" t="s">
-        <v>3533</v>
+        <v>3535</v>
       </c>
       <c r="E1613" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1614" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1614" t="s">
-        <v>3534</v>
+        <v>3536</v>
       </c>
       <c r="B1614" t="s">
         <v>11</v>
       </c>
       <c r="C1614" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1614" t="s">
-        <v>3535</v>
+        <v>3537</v>
       </c>
       <c r="E1614" t="s">
-        <v>3536</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1615" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1615" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B1615" t="s">
         <v>11</v>
       </c>
       <c r="C1615" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1615" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="E1615" t="s">
-        <v>3536</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="1616" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1616" t="s">
-        <v>3539</v>
+        <v>3541</v>
       </c>
       <c r="B1616" t="s">
         <v>11</v>
       </c>
       <c r="C1616" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
       <c r="D1616" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E1616" t="s">
         <v>3540</v>
       </c>
-      <c r="E1616" t="s">
-[...10 lines deleted...]
-      <c r="E1618" s="1"/>
+    </row>
+    <row r="1617" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>3540</v>
+      </c>
     </row>
     <row r="1619" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1619" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A1619" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1619" s="1"/>
+      <c r="C1619" s="1"/>
+      <c r="D1619" s="1"/>
+      <c r="E1619" s="1"/>
     </row>
     <row r="1620" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1620" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B1620" t="s">
         <v>11</v>
       </c>
       <c r="C1620" t="s">
         <v>106</v>
       </c>
       <c r="D1620" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="E1620" t="s">
-        <v>3547</v>
-[...3 lines deleted...]
-      <c r="A1622" s="1" t="s">
         <v>3548</v>
       </c>
-      <c r="B1622" s="1"/>
-[...2 lines deleted...]
-      <c r="E1622" s="1"/>
+    </row>
+    <row r="1621" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>3551</v>
+      </c>
     </row>
     <row r="1623" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1623" t="s">
-[...2 lines deleted...]
-      <c r="B1623" t="s">
+      <c r="A1623" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1623" s="1"/>
+      <c r="C1623" s="1"/>
+      <c r="D1623" s="1"/>
+      <c r="E1623" s="1"/>
+    </row>
+    <row r="1624" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1624" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1624" t="s">
         <v>7</v>
       </c>
-      <c r="C1623" t="s">
+      <c r="C1624" t="s">
         <v>106</v>
       </c>
-      <c r="D1623" t="s">
-[...13 lines deleted...]
-      <c r="E1625" s="1"/>
+      <c r="D1624" t="s">
+        <v>3554</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="1626" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1626" t="s">
-[...11 lines deleted...]
-      <c r="E1626" t="s">
+      <c r="A1626" s="1" t="s">
         <v>3555</v>
       </c>
+      <c r="B1626" s="1"/>
+      <c r="C1626" s="1"/>
+      <c r="D1626" s="1"/>
+      <c r="E1626" s="1"/>
     </row>
     <row r="1627" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1627" t="s">
         <v>3556</v>
       </c>
       <c r="B1627" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C1627" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1628" t="s">
         <v>106</v>
       </c>
-      <c r="D1627" t="s">
-[...13 lines deleted...]
-      <c r="E1629" s="1"/>
+      <c r="D1628" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>3562</v>
+      </c>
     </row>
     <row r="1630" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1630" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A1630" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1630" s="1"/>
+      <c r="C1630" s="1"/>
+      <c r="D1630" s="1"/>
+      <c r="E1630" s="1"/>
     </row>
     <row r="1631" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1631" t="s">
-        <v>3560</v>
+        <v>3564</v>
       </c>
       <c r="B1631" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C1631" t="s">
         <v>106</v>
       </c>
       <c r="D1631" t="s">
-        <v>3562</v>
+        <v>3565</v>
       </c>
       <c r="E1631" t="s">
-        <v>3563</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1632" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1632" t="s">
         <v>3564</v>
       </c>
       <c r="B1632" t="s">
         <v>11</v>
       </c>
       <c r="C1632" t="s">
         <v>106</v>
       </c>
       <c r="D1632" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="E1632" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1633" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1633" t="s">
-        <v>3564</v>
+        <v>3568</v>
       </c>
       <c r="B1633" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C1633" t="s">
         <v>106</v>
       </c>
       <c r="D1633" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
       <c r="E1633" t="s">
-        <v>3566</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1634" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1634" t="s">
-        <v>3564</v>
+        <v>3568</v>
       </c>
       <c r="B1634" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C1634" t="s">
         <v>106</v>
       </c>
       <c r="D1634" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1635" t="s">
         <v>3568</v>
       </c>
-      <c r="E1634" t="s">
-        <v>3566</v>
+      <c r="B1635" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>3572</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>3570</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A81:E81"/>
     <mergeCell ref="A90:E90"/>
     <mergeCell ref="A142:E142"/>
     <mergeCell ref="A146:E146"/>
     <mergeCell ref="A186:E186"/>
     <mergeCell ref="A265:E265"/>
     <mergeCell ref="A288:E288"/>
     <mergeCell ref="A314:E314"/>
     <mergeCell ref="A324:E324"/>
     <mergeCell ref="A350:E350"/>
     <mergeCell ref="A353:E353"/>
     <mergeCell ref="A360:E360"/>
     <mergeCell ref="A365:E365"/>
     <mergeCell ref="A381:E381"/>
     <mergeCell ref="A386:E386"/>
     <mergeCell ref="A397:E397"/>
     <mergeCell ref="A409:E409"/>
     <mergeCell ref="A419:E419"/>
     <mergeCell ref="A422:E422"/>
@@ -35968,61 +35997,61 @@
     <mergeCell ref="A1302:E1302"/>
     <mergeCell ref="A1308:E1308"/>
     <mergeCell ref="A1313:E1313"/>
     <mergeCell ref="A1332:E1332"/>
     <mergeCell ref="A1335:E1335"/>
     <mergeCell ref="A1348:E1348"/>
     <mergeCell ref="A1355:E1355"/>
     <mergeCell ref="A1368:E1368"/>
     <mergeCell ref="A1403:E1403"/>
     <mergeCell ref="A1412:E1412"/>
     <mergeCell ref="A1420:E1420"/>
     <mergeCell ref="A1438:E1438"/>
     <mergeCell ref="A1460:E1460"/>
     <mergeCell ref="A1480:E1480"/>
     <mergeCell ref="A1494:E1494"/>
     <mergeCell ref="A1504:E1504"/>
     <mergeCell ref="A1511:E1511"/>
     <mergeCell ref="A1515:E1515"/>
     <mergeCell ref="A1519:E1519"/>
     <mergeCell ref="A1527:E1527"/>
     <mergeCell ref="A1533:E1533"/>
     <mergeCell ref="A1538:E1538"/>
     <mergeCell ref="A1545:E1545"/>
     <mergeCell ref="A1555:E1555"/>
     <mergeCell ref="A1565:E1565"/>
-    <mergeCell ref="A1575:E1575"/>
-[...9 lines deleted...]
-    <mergeCell ref="A1629:E1629"/>
+    <mergeCell ref="A1576:E1576"/>
+    <mergeCell ref="A1579:E1579"/>
+    <mergeCell ref="A1583:E1583"/>
+    <mergeCell ref="A1587:E1587"/>
+    <mergeCell ref="A1595:E1595"/>
+    <mergeCell ref="A1599:E1599"/>
+    <mergeCell ref="A1603:E1603"/>
+    <mergeCell ref="A1619:E1619"/>
+    <mergeCell ref="A1623:E1623"/>
+    <mergeCell ref="A1626:E1626"/>
+    <mergeCell ref="A1630:E1630"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>API Documentation</vt:lpstr>
     </vt:vector>