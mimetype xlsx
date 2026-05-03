--- v1 (2026-03-04)
+++ v2 (2026-05-03)
@@ -820,51 +820,51 @@
   <si>
     <t>/dashboard/application-reviews</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.application_reviews]</t>
   </si>
   <si>
     <t>/dashboard/personalize-dashboard</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.edit]</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.get_personalize_dashboard]</t>
   </si>
   <si>
     <t>/dashboard/create-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.goals.my_goals.create|prf.module.goals.company_goals.create|prf.module.goals.department_goals.create]</t>
   </si>
   <si>
     <t>Add My Goal</t>
   </si>
   <si>
-    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-03-04T06:30:30.371Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
+    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:29.989Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
   </si>
   <si>
     <t>/dashboard/update-my-goals/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.update_goal]</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"c076e2d0-1d50-481a-a70d-556df708ab5a","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/get-my-goal/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.view_goal]</t>
   </si>
   <si>
     <t>/dashboard/list-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.list_goal]</t>
   </si>
   <si>
     <t>/dashboard/delete-my-goal/{id}</t>
   </si>
@@ -1660,60 +1660,60 @@
   <si>
     <t>Show 1 On 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/one-on-one/download</t>
   </si>
   <si>
     <t>Download 1 on 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_goals]</t>
   </si>
   <si>
     <t>View Goals  Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-03-04T06:30:30.394Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-03-04T06:30:30.394Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals/download</t>
   </si>
   <si>
     <t>Download Goals Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-03-04T06:30:30.394Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-03-04T06:30:30.394Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_career]</t>
   </si>
   <si>
     <t>View Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career/download</t>
   </si>
   <si>
     <t>Download Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/report/create-folder</t>
   </si>
@@ -5728,63 +5728,63 @@
   <si>
     <t>/impersonations</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.people.impersonations.view_log]</t>
   </si>
   <si>
     <t>List Impersonations</t>
   </si>
   <si>
     <t>📌 Settings ▶ Compensation Bands</t>
   </si>
   <si>
     <t>/compensation-bands</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.create]</t>
   </si>
   <si>
     <t>Create Compensation Band</t>
   </si>
   <si>
     <t>List Compensation Bands</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"69a7d185f2de05b4d848305a","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"69f47c515868ab6aa2f4daa6","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/export</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.export]</t>
   </si>
   <si>
     <t>Export Compensation Band</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"69a7d185f2de05b4d848305b","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"69f47c515868ab6aa2f4daa7","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.edit]</t>
   </si>
   <si>
     <t>Get Compensation Band</t>
   </si>
   <si>
     <t>Update Compensation Band</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Band</t>
   </si>
   <si>
     <t>/compensation-bands/{id}/members</t>
   </si>
   <si>
     <t>List Compensation Band Members</t>
   </si>
@@ -5977,51 +5977,51 @@
   <si>
     <t>/compensation-cycles/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Update Compensation Cycle</t>
   </si>
   <si>
     <t>Compensation Cycle</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Cycle</t>
   </si>
   <si>
     <t>/compensation-cycles/list-participants</t>
   </si>
   <si>
     <t>List Eligible Participants</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-03-04","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2025-09-04","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-05-01","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2025-11-01","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/data-check</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Data Check</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"employeeIds","required":false,"in":"query","description":"employee Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/budget</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.setting.compensation.compensation_cycles.view|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Budget</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/distribute</t>
   </si>
@@ -6154,51 +6154,51 @@
   <si>
     <t>Create One on Ones</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view]</t>
   </si>
   <si>
     <t>List One on One for myself</t>
   </si>
   <si>
     <t>/one-on-one/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.update|prf.module.1_on_1s.for_team_members.update|prf.module.1_on_1s.for_all_employees.update]</t>
   </si>
   <si>
     <t>Update One on Ones</t>
   </si>
   <si>
     <t>/one-on-one/history</t>
   </si>
   <si>
     <t>List One on One history</t>
   </si>
   <si>
-    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-03-04","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
+    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-05-01","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/notes-and-rating</t>
   </si>
   <si>
     <t>Add Notes &amp; Rating in One on One</t>
   </si>
   <si>
     <t>/one-on-one/{id}/end</t>
   </si>
   <si>
     <t>End One on One Meeting</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"658d20db9c182cf6e8bc1ffa","type":"string"}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/meetings/{meetingId}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view|prf.setting.1_on_1s.1_on_1_logs.view_details]</t>
   </si>
   <si>
     <t>View one-on-one meeting</t>
   </si>
@@ -6316,63 +6316,63 @@
   <si>
     <t>/performance-dashboard/one-on-one</t>
   </si>
   <si>
     <t>List my 1 on 1</t>
   </si>
   <si>
     <t>/performance-dashboard/tasks-to-complete</t>
   </si>
   <si>
     <t>List Tasks to Complete</t>
   </si>
   <si>
     <t>📌 One On One Logs</t>
   </si>
   <si>
     <t>/one-on-one-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.view|prf.setting.1_on_1s.1_on_1_logs.view_individual]</t>
   </si>
   <si>
     <t>Get one on one logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.download|prf.setting.1_on_1s.1_on_1_logs.download_individual]</t>
   </si>
   <si>
     <t>Download as CSV Get one on one Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}}]</t>
+    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Updates Questions</t>
   </si>
   <si>
     <t>/update-question</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_default|prf.module.updates.updates_for_team_members.set_custom]</t>
   </si>
   <si>
     <t>Add new Question in company default or custom</t>
   </si>
   <si>
     <t>Get Questions in company default or custom</t>
   </si>
   <si>
     <t>[{"name":"questionType","required":true,"in":"query","schema":{"default":"default","enum":["custom","default"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/update-question/{id}</t>
   </si>
   <si>
     <t>get single Question in company default or custom</t>
   </si>
@@ -6529,63 +6529,63 @@
   <si>
     <t>Post Comment</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"text","required":true,"in":"query","schema":{"example":"Great update!","type":"string"}}]</t>
   </si>
   <si>
     <t>/updates/{id}/points/{pointId}/comments/{commentId}</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"commentId","required":true,"in":"path","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Update Logs</t>
   </si>
   <si>
     <t>/update-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.view|prf.setting.updates.updates_log.view_individual]</t>
   </si>
   <si>
     <t>Get update logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.download|prf.setting.updates.updates_log.download_excel]</t>
   </si>
   <si>
     <t>Download as CSV Get update Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","type":"string"}}]</t>
+    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/turn-on</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_general]</t>
   </si>
   <si>
     <t>Turn on Update Individual logs</t>
   </si>
   <si>
     <t>[{"name":"userId","required":false,"in":"query","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"type":"boolean"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Career ▶ Skills</t>
   </si>
   <si>
     <t>/skills</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.career.skills.create]</t>
   </si>
   <si>
     <t>Create A Skill</t>
   </si>
@@ -10297,63 +10297,63 @@
   <si>
     <t>/reports/web-App-report/usage/user-activities</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.web_and_app.usage_user_activity]</t>
   </si>
   <si>
     <t>Get webApp Report Usage User Activities</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"a85d37d1-d06b-4cb7-97a4-809c67617841","type":"string"}},{"name":"appName","required":true,"in":"query","schema":{"example":"Clock Log","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"example":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"example":10,"type":"number"}},{"name":"search","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Reports ▶ Timeline</t>
   </si>
   <si>
     <t>/reports/timeline/list</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.list]</t>
   </si>
   <si>
     <t>Timeline reports with details of the user and also filter and search</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-03-04","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/export-timeline-report</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.export]</t>
   </si>
   <si>
     <t>Export timeline Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-03-04","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/sessions</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view_sessions]</t>
   </si>
   <si>
     <t>Get session by date for single user.</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"ba4122a3-1ac8-4aaa-8994-dfe3455a18c9","type":"string"}},{"name":"date","required":true,"in":"query","schema":{"format":"date-time","example":"2024-11-29","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/single/{id}</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view]</t>
   </si>
   <si>
     <t>Get single timeline report of a user by id</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"77ff73ac-bab1-4697-8e47-79596f84b80f","type":"string"}},{"name":"startTime","required":false,"in":"query","description":"startTime","schema":{"type":"string"}}]</t>
   </si>
@@ -10546,51 +10546,51 @@
   <si>
     <t>/customize-column</t>
   </si>
   <si>
     <t>Get all cutomize-column against user</t>
   </si>
   <si>
     <t>[{"name":"type","required":true,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>Add cutomize-column</t>
   </si>
   <si>
     <t>📌 Home ▶ Dashboard</t>
   </si>
   <si>
     <t>/dashboard</t>
   </si>
   <si>
     <t>[Permission ID: clk.module.dashboard.dashboard.view]</t>
   </si>
   <si>
     <t>Get all data for the dashboard</t>
   </si>
   <si>
-    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","example":"2026-03-04","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-03-04","example":"2026-03-04","type":"string"}}]</t>
+    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","example":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","example":"2026-05-01","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/distraction</t>
   </si>
   <si>
     <t>Get distraction settings data on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/services</t>
   </si>
   <si>
     <t>Get most used service on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/projects</t>
   </si>
   <si>
     <t>Get top 5 proects based on time spent</t>
   </si>
   <si>
     <t>/dashboard/employe-of-the-month</t>
   </si>
   <si>
     <t>Get top employee of the month</t>
   </si>