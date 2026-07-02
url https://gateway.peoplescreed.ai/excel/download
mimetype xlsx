--- v2 (2026-05-03)
+++ v3 (2026-07-02)
@@ -820,51 +820,51 @@
   <si>
     <t>/dashboard/application-reviews</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.application_reviews]</t>
   </si>
   <si>
     <t>/dashboard/personalize-dashboard</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.edit]</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.get_personalize_dashboard]</t>
   </si>
   <si>
     <t>/dashboard/create-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.goals.my_goals.create|prf.module.goals.company_goals.create|prf.module.goals.department_goals.create]</t>
   </si>
   <si>
     <t>Add My Goal</t>
   </si>
   <si>
-    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:29.989Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
+    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.421Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
   </si>
   <si>
     <t>/dashboard/update-my-goals/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.update_goal]</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"c076e2d0-1d50-481a-a70d-556df708ab5a","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/get-my-goal/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.view_goal]</t>
   </si>
   <si>
     <t>/dashboard/list-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.list_goal]</t>
   </si>
   <si>
     <t>/dashboard/delete-my-goal/{id}</t>
   </si>
@@ -1660,60 +1660,60 @@
   <si>
     <t>Show 1 On 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/one-on-one/download</t>
   </si>
   <si>
     <t>Download 1 on 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_goals]</t>
   </si>
   <si>
     <t>View Goals  Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals/download</t>
   </si>
   <si>
     <t>Download Goals Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-05-01T10:11:30.012Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_career]</t>
   </si>
   <si>
     <t>View Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career/download</t>
   </si>
   <si>
     <t>Download Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/report/create-folder</t>
   </si>
@@ -5728,63 +5728,63 @@
   <si>
     <t>/impersonations</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.people.impersonations.view_log]</t>
   </si>
   <si>
     <t>List Impersonations</t>
   </si>
   <si>
     <t>📌 Settings ▶ Compensation Bands</t>
   </si>
   <si>
     <t>/compensation-bands</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.create]</t>
   </si>
   <si>
     <t>Create Compensation Band</t>
   </si>
   <si>
     <t>List Compensation Bands</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"69f47c515868ab6aa2f4daa6","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"6a45f0c09c1eb4b73eddc1cc","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/export</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.export]</t>
   </si>
   <si>
     <t>Export Compensation Band</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"69f47c515868ab6aa2f4daa7","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"6a45f0c09c1eb4b73eddc1cd","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.edit]</t>
   </si>
   <si>
     <t>Get Compensation Band</t>
   </si>
   <si>
     <t>Update Compensation Band</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Band</t>
   </si>
   <si>
     <t>/compensation-bands/{id}/members</t>
   </si>
   <si>
     <t>List Compensation Band Members</t>
   </si>
@@ -5977,51 +5977,51 @@
   <si>
     <t>/compensation-cycles/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Update Compensation Cycle</t>
   </si>
   <si>
     <t>Compensation Cycle</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Cycle</t>
   </si>
   <si>
     <t>/compensation-cycles/list-participants</t>
   </si>
   <si>
     <t>List Eligible Participants</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-05-01","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2025-11-01","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-07-02","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2026-01-02","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/data-check</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Data Check</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"employeeIds","required":false,"in":"query","description":"employee Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/budget</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.setting.compensation.compensation_cycles.view|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Budget</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/distribute</t>
   </si>
@@ -6154,51 +6154,51 @@
   <si>
     <t>Create One on Ones</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view]</t>
   </si>
   <si>
     <t>List One on One for myself</t>
   </si>
   <si>
     <t>/one-on-one/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.update|prf.module.1_on_1s.for_team_members.update|prf.module.1_on_1s.for_all_employees.update]</t>
   </si>
   <si>
     <t>Update One on Ones</t>
   </si>
   <si>
     <t>/one-on-one/history</t>
   </si>
   <si>
     <t>List One on One history</t>
   </si>
   <si>
-    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-05-01","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
+    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-07-02","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/notes-and-rating</t>
   </si>
   <si>
     <t>Add Notes &amp; Rating in One on One</t>
   </si>
   <si>
     <t>/one-on-one/{id}/end</t>
   </si>
   <si>
     <t>End One on One Meeting</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"658d20db9c182cf6e8bc1ffa","type":"string"}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/meetings/{meetingId}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view|prf.setting.1_on_1s.1_on_1_logs.view_details]</t>
   </si>
   <si>
     <t>View one-on-one meeting</t>
   </si>
@@ -6316,63 +6316,63 @@
   <si>
     <t>/performance-dashboard/one-on-one</t>
   </si>
   <si>
     <t>List my 1 on 1</t>
   </si>
   <si>
     <t>/performance-dashboard/tasks-to-complete</t>
   </si>
   <si>
     <t>List Tasks to Complete</t>
   </si>
   <si>
     <t>📌 One On One Logs</t>
   </si>
   <si>
     <t>/one-on-one-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.view|prf.setting.1_on_1s.1_on_1_logs.view_individual]</t>
   </si>
   <si>
     <t>Get one on one logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.download|prf.setting.1_on_1s.1_on_1_logs.download_individual]</t>
   </si>
   <si>
     <t>Download as CSV Get one on one Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
+    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Updates Questions</t>
   </si>
   <si>
     <t>/update-question</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_default|prf.module.updates.updates_for_team_members.set_custom]</t>
   </si>
   <si>
     <t>Add new Question in company default or custom</t>
   </si>
   <si>
     <t>Get Questions in company default or custom</t>
   </si>
   <si>
     <t>[{"name":"questionType","required":true,"in":"query","schema":{"default":"default","enum":["custom","default"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/update-question/{id}</t>
   </si>
   <si>
     <t>get single Question in company default or custom</t>
   </si>
@@ -6529,63 +6529,63 @@
   <si>
     <t>Post Comment</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"text","required":true,"in":"query","schema":{"example":"Great update!","type":"string"}}]</t>
   </si>
   <si>
     <t>/updates/{id}/points/{pointId}/comments/{commentId}</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"commentId","required":true,"in":"path","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Update Logs</t>
   </si>
   <si>
     <t>/update-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.view|prf.setting.updates.updates_log.view_individual]</t>
   </si>
   <si>
     <t>Get update logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.download|prf.setting.updates.updates_log.download_excel]</t>
   </si>
   <si>
     <t>Download as CSV Get update Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","type":"string"}}]</t>
+    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/turn-on</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_general]</t>
   </si>
   <si>
     <t>Turn on Update Individual logs</t>
   </si>
   <si>
     <t>[{"name":"userId","required":false,"in":"query","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"type":"boolean"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Career ▶ Skills</t>
   </si>
   <si>
     <t>/skills</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.career.skills.create]</t>
   </si>
   <si>
     <t>Create A Skill</t>
   </si>
@@ -10297,63 +10297,63 @@
   <si>
     <t>/reports/web-App-report/usage/user-activities</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.web_and_app.usage_user_activity]</t>
   </si>
   <si>
     <t>Get webApp Report Usage User Activities</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"a85d37d1-d06b-4cb7-97a4-809c67617841","type":"string"}},{"name":"appName","required":true,"in":"query","schema":{"example":"Clock Log","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"example":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"example":10,"type":"number"}},{"name":"search","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Reports ▶ Timeline</t>
   </si>
   <si>
     <t>/reports/timeline/list</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.list]</t>
   </si>
   <si>
     <t>Timeline reports with details of the user and also filter and search</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/export-timeline-report</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.export]</t>
   </si>
   <si>
     <t>Export timeline Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-05-01","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/sessions</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view_sessions]</t>
   </si>
   <si>
     <t>Get session by date for single user.</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"ba4122a3-1ac8-4aaa-8994-dfe3455a18c9","type":"string"}},{"name":"date","required":true,"in":"query","schema":{"format":"date-time","example":"2024-11-29","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/single/{id}</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view]</t>
   </si>
   <si>
     <t>Get single timeline report of a user by id</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"77ff73ac-bab1-4697-8e47-79596f84b80f","type":"string"}},{"name":"startTime","required":false,"in":"query","description":"startTime","schema":{"type":"string"}}]</t>
   </si>
@@ -10546,51 +10546,51 @@
   <si>
     <t>/customize-column</t>
   </si>
   <si>
     <t>Get all cutomize-column against user</t>
   </si>
   <si>
     <t>[{"name":"type","required":true,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>Add cutomize-column</t>
   </si>
   <si>
     <t>📌 Home ▶ Dashboard</t>
   </si>
   <si>
     <t>/dashboard</t>
   </si>
   <si>
     <t>[Permission ID: clk.module.dashboard.dashboard.view]</t>
   </si>
   <si>
     <t>Get all data for the dashboard</t>
   </si>
   <si>
-    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","example":"2026-05-01","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-05-01","example":"2026-05-01","type":"string"}}]</t>
+    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","example":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","example":"2026-07-02","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/distraction</t>
   </si>
   <si>
     <t>Get distraction settings data on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/services</t>
   </si>
   <si>
     <t>Get most used service on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/projects</t>
   </si>
   <si>
     <t>Get top 5 proects based on time spent</t>
   </si>
   <si>
     <t>/dashboard/employe-of-the-month</t>
   </si>
   <si>
     <t>Get top employee of the month</t>
   </si>