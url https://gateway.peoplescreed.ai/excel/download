--- v3 (2026-07-02)
+++ v4 (2026-08-31)
@@ -820,51 +820,51 @@
   <si>
     <t>/dashboard/application-reviews</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.application_reviews]</t>
   </si>
   <si>
     <t>/dashboard/personalize-dashboard</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.edit]</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.get_personalize_dashboard]</t>
   </si>
   <si>
     <t>/dashboard/create-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.goals.my_goals.create|prf.module.goals.company_goals.create|prf.module.goals.department_goals.create]</t>
   </si>
   <si>
     <t>Add My Goal</t>
   </si>
   <si>
-    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.421Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
+    <t>[{"name":"timePeriod","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.455Z","type":"string"}},{"name":"frequency","required":false,"in":"query","schema":{"enum":["DAILY","WEEKLY","MONTHLY","QUARTERLY"],"type":"string"}},{"name":"activity","required":false,"in":"query","schema":{"enum":["CANDIDATES_ADDED","PROSPECTS_ADDED","CANDIDATES_REFEERED","CANDIDATES_HIRED"],"type":"string"}},{"name":"progress","required":false,"in":"query","schema":{"example":8,"type":"number"}},{"name":"targetValue","required":false,"in":"query","schema":{"example":6,"type":"number"}},{"name":"flag","required":false,"in":"query","schema":{"example":false,"type":"boolean"}}]</t>
   </si>
   <si>
     <t>/dashboard/update-my-goals/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.update_goal]</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"c076e2d0-1d50-481a-a70d-556df708ab5a","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/get-my-goal/{id}</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.view_goal]</t>
   </si>
   <si>
     <t>/dashboard/list-my-goal</t>
   </si>
   <si>
     <t>[Permission ID: rct.module.dashboard.list_goal]</t>
   </si>
   <si>
     <t>/dashboard/delete-my-goal/{id}</t>
   </si>
@@ -1660,60 +1660,60 @@
   <si>
     <t>Show 1 On 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/one-on-one/download</t>
   </si>
   <si>
     <t>Download 1 on 1 Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Organizer Name | Attendee Name","schema":{"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_goals]</t>
   </si>
   <si>
     <t>View Goals  Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"owners","required":false,"in":"query","description":"Owner Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/goals/download</t>
   </si>
   <si>
     <t>Download Goals Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-07-02T05:01:53.443Z","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"goal name","schema":{"type":"string"}},{"name":"goalType","required":true,"in":"query","schema":{"enum":["My Goals","Direct Reports","Department","Company","All"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"example":"2026-08-31T07:26:52.478Z","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.reports.reports.view_career]</t>
   </si>
   <si>
     <t>View Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/career/download</t>
   </si>
   <si>
     <t>Download Career Report</t>
   </si>
   <si>
     <t>[{"name":"search","required":false,"in":"query","description":"Search by Name","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"default":"individual","enum":["individual","department","career_plan"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/report/create-folder</t>
   </si>
@@ -5728,63 +5728,63 @@
   <si>
     <t>/impersonations</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.people.impersonations.view_log]</t>
   </si>
   <si>
     <t>List Impersonations</t>
   </si>
   <si>
     <t>📌 Settings ▶ Compensation Bands</t>
   </si>
   <si>
     <t>/compensation-bands</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.create]</t>
   </si>
   <si>
     <t>Create Compensation Band</t>
   </si>
   <si>
     <t>List Compensation Bands</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"6a45f0c09c1eb4b73eddc1cc","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"departmentId","required":false,"in":"query","description":"6a952cbba8b82b415addf139","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/export</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.export]</t>
   </si>
   <si>
     <t>Export Compensation Band</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"6a45f0c09c1eb4b73eddc1cd","schema":{"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"type":"string"}},{"name":"departmentId","required":false,"in":"query","description":"6a952cbba8b82b415addf13a","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-bands/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.edit]</t>
   </si>
   <si>
     <t>Get Compensation Band</t>
   </si>
   <si>
     <t>Update Compensation Band</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_bands.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Band</t>
   </si>
   <si>
     <t>/compensation-bands/{id}/members</t>
   </si>
   <si>
     <t>List Compensation Band Members</t>
   </si>
@@ -5977,51 +5977,51 @@
   <si>
     <t>/compensation-cycles/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Update Compensation Cycle</t>
   </si>
   <si>
     <t>Compensation Cycle</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.delete]</t>
   </si>
   <si>
     <t>Delete Compensation Cycle</t>
   </si>
   <si>
     <t>/compensation-cycles/list-participants</t>
   </si>
   <si>
     <t>List Eligible Participants</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-07-02","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2026-01-02","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","description":"First name or last name","schema":{"type":"string"}},{"name":"tenureStartDate","required":false,"in":"query","description":"2025-08-31","schema":{"format":"date-time","type":"string"}},{"name":"lastRaiseDate","required":false,"in":"query","description":"2026-02-28","schema":{"format":"date-time","type":"string"}},{"name":"managerIds","required":false,"in":"query","description":"Managers Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"departmentIds","required":false,"in":"query","description":"Department Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"isPromoted","required":false,"in":"query","schema":{"example":null,"type":"boolean"}},{"name":"compensationCycleId","required":true,"in":"query","schema":{"example":"65812c5ec70b6baf31a6c02d","type":"string"}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/data-check</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Data Check</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"employeeIds","required":false,"in":"query","description":"employee Ids","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}}]</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/budget</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.compensation.compensation_cycles.edit|prf.setting.compensation.employee_pay.edit|prf.setting.compensation.compensation_cycles.view|prf.module.compensation.compensation.view_own]</t>
   </si>
   <si>
     <t>Compensation Cycle Budget</t>
   </si>
   <si>
     <t>/compensation-cycles/{id}/distribute</t>
   </si>
@@ -6154,51 +6154,51 @@
   <si>
     <t>Create One on Ones</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view]</t>
   </si>
   <si>
     <t>List One on One for myself</t>
   </si>
   <si>
     <t>/one-on-one/{id}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.update|prf.module.1_on_1s.for_team_members.update|prf.module.1_on_1s.for_all_employees.update]</t>
   </si>
   <si>
     <t>Update One on Ones</t>
   </si>
   <si>
     <t>/one-on-one/history</t>
   </si>
   <si>
     <t>List One on One history</t>
   </si>
   <si>
-    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-07-02","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
+    <t>[{"name":"oneOnOneId","required":false,"in":"query","description":"One on One ID","schema":{"type":"string"}},{"name":"userID","required":false,"in":"query","description":"User ID","schema":{"type":"string"}},{"name":"meetingDate","required":false,"in":"query","description":"Meeting Date","schema":{"example":"2026-08-31","type":"string"}},{"name":"createdBy","required":false,"in":"query","description":"Created By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"contentAddedBy","required":false,"in":"query","description":"Content Added By","style":"form","explode":false,"schema":{"type":"array","items":{"type":"string"}}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/notes-and-rating</t>
   </si>
   <si>
     <t>Add Notes &amp; Rating in One on One</t>
   </si>
   <si>
     <t>/one-on-one/{id}/end</t>
   </si>
   <si>
     <t>End One on One Meeting</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"658d20db9c182cf6e8bc1ffa","type":"string"}},{"name":"memberId","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one/{id}/meetings/{meetingId}</t>
   </si>
   <si>
     <t>[Permission ID: prf.module.1_on_1s.1_on_1s.view|prf.module.1_on_1s.for_team_members.view|prf.module.1_on_1s.for_all_employees.view|prf.setting.1_on_1s.1_on_1_logs.view_details]</t>
   </si>
   <si>
     <t>View one-on-one meeting</t>
   </si>
@@ -6316,63 +6316,63 @@
   <si>
     <t>/performance-dashboard/one-on-one</t>
   </si>
   <si>
     <t>List my 1 on 1</t>
   </si>
   <si>
     <t>/performance-dashboard/tasks-to-complete</t>
   </si>
   <si>
     <t>List Tasks to Complete</t>
   </si>
   <si>
     <t>📌 One On One Logs</t>
   </si>
   <si>
     <t>/one-on-one-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.view|prf.setting.1_on_1s.1_on_1_logs.view_individual]</t>
   </si>
   <si>
     <t>Get one on one logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by Organizer or Attendee","schema":{"type":"string"}},{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
   </si>
   <si>
     <t>/one-on-one-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.1_on_1s.1_on_1_logs.download|prf.setting.1_on_1s.1_on_1_logs.download_individual]</t>
   </si>
   <si>
     <t>Download as CSV Get one on one Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
+    <t>[{"name":"OneOnOneType","required":true,"in":"query","schema":{"example":"one-On-One","enum":["one-On-One","individual"],"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"example":"Ended","enum":["Upcoming","Current","Ended"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Updates Questions</t>
   </si>
   <si>
     <t>/update-question</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_default|prf.module.updates.updates_for_team_members.set_custom]</t>
   </si>
   <si>
     <t>Add new Question in company default or custom</t>
   </si>
   <si>
     <t>Get Questions in company default or custom</t>
   </si>
   <si>
     <t>[{"name":"questionType","required":true,"in":"query","schema":{"default":"default","enum":["custom","default"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/update-question/{id}</t>
   </si>
   <si>
     <t>get single Question in company default or custom</t>
   </si>
@@ -6529,63 +6529,63 @@
   <si>
     <t>Post Comment</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"text","required":true,"in":"query","schema":{"example":"Great update!","type":"string"}}]</t>
   </si>
   <si>
     <t>/updates/{id}/points/{pointId}/comments/{commentId}</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"type":"string"}},{"name":"pointId","required":true,"in":"path","schema":{"type":"string"}},{"name":"commentId","required":true,"in":"path","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Update Logs</t>
   </si>
   <si>
     <t>/update-logs</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.view|prf.setting.updates.updates_log.view_individual]</t>
   </si>
   <si>
     <t>Get update logs</t>
   </si>
   <si>
-    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
+    <t>[{"name":"limit","required":true,"in":"query","schema":{"default":10,"type":"number"}},{"name":"offset","required":true,"in":"query","schema":{"default":0,"type":"number"}},{"name":"search","required":false,"in":"query","description":"Search by User or Manager","schema":{"type":"string"}},{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx","xxxxxxx-xxxx-xxxx-xxx-xxxxxxxx"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["65xxxxxxxxxxxxx72","65xxxxxxxxxxxxx72"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/download</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.updates_log.download|prf.setting.updates.updates_log.download_excel]</t>
   </si>
   <si>
     <t>Download as CSV Get update Individual logs</t>
   </si>
   <si>
-    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","type":"string"}}]</t>
+    <t>[{"name":"updateLogType","required":true,"in":"query","schema":{"example":"update","enum":["update","individual"],"type":"string"}},{"name":"timeFrame","required":false,"in":"query","schema":{"example":"all","enum":["all","this_week","last_week","this_month","last_month","custom"],"type":"string"}},{"name":"manager","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["managerId","managerId"],"type":"array","items":{"type":"string"}}},{"name":"department","required":false,"in":"query","style":"form","explode":false,"schema":{"example":["departmentId","departmentId"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","type":"string"}}]</t>
   </si>
   <si>
     <t>/update-logs/turn-on</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.updates.settings.edit_general]</t>
   </si>
   <si>
     <t>Turn on Update Individual logs</t>
   </si>
   <si>
     <t>[{"name":"userId","required":false,"in":"query","schema":{"type":"string"}},{"name":"status","required":false,"in":"query","schema":{"type":"boolean"}}]</t>
   </si>
   <si>
     <t>📌 Settings ▶ Career ▶ Skills</t>
   </si>
   <si>
     <t>/skills</t>
   </si>
   <si>
     <t>[Permission ID: prf.setting.career.skills.create]</t>
   </si>
   <si>
     <t>Create A Skill</t>
   </si>
@@ -10297,63 +10297,63 @@
   <si>
     <t>/reports/web-App-report/usage/user-activities</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.web_and_app.usage_user_activity]</t>
   </si>
   <si>
     <t>Get webApp Report Usage User Activities</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"a85d37d1-d06b-4cb7-97a4-809c67617841","type":"string"}},{"name":"appName","required":true,"in":"query","schema":{"example":"Clock Log","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"example":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"example":10,"type":"number"}},{"name":"search","required":false,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>📌 Reports ▶ Timeline</t>
   </si>
   <si>
     <t>/reports/timeline/list</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.list]</t>
   </si>
   <si>
     <t>Timeline reports with details of the user and also filter and search</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"timeZone","required":false,"in":"query","schema":{"example":["GMT (Greenwich Mean Time)"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31","type":"string"}},{"name":"offset","required":false,"in":"query","schema":{"default":0,"type":"number"}},{"name":"limit","required":false,"in":"query","schema":{"default":10,"type":"number"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/export-timeline-report</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.export]</t>
   </si>
   <si>
     <t>Export timeline Report</t>
   </si>
   <si>
-    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-07-02","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
+    <t>[{"name":"search","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"productivity","required":false,"in":"query","schema":{"example":"","type":"string"}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["6729cb06010f913167cafd7e","672da40d46e4d5e4fac990ba"],"type":"array","items":{"type":"string"}}},{"name":"userIds","required":false,"in":"query","schema":{"example":["39ca431d-1806-47c1-8af2-bae351bd9684","77ff73ac-bab1-4697-8e47-79596f84b80f"],"type":"array","items":{"type":"string"}}},{"name":"startDate","required":false,"in":"query","schema":{"example":"2026-08-31","type":"string"}},{"name":"format","required":true,"in":"query","schema":{"default":"application/vnd.openxmlformats","enum":["application/vnd.openxmlformats","application/pdf","application/json","application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"],"type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/sessions</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view_sessions]</t>
   </si>
   <si>
     <t>Get session by date for single user.</t>
   </si>
   <si>
     <t>[{"name":"userId","required":true,"in":"query","schema":{"example":"ba4122a3-1ac8-4aaa-8994-dfe3455a18c9","type":"string"}},{"name":"date","required":true,"in":"query","schema":{"format":"date-time","example":"2024-11-29","type":"string"}}]</t>
   </si>
   <si>
     <t>/reports/timeline/single/{id}</t>
   </si>
   <si>
     <t>[Permission ID: clk.report.timeline.view]</t>
   </si>
   <si>
     <t>Get single timeline report of a user by id</t>
   </si>
   <si>
     <t>[{"name":"id","required":true,"in":"path","schema":{"example":"77ff73ac-bab1-4697-8e47-79596f84b80f","type":"string"}},{"name":"startTime","required":false,"in":"query","description":"startTime","schema":{"type":"string"}}]</t>
   </si>
@@ -10546,51 +10546,51 @@
   <si>
     <t>/customize-column</t>
   </si>
   <si>
     <t>Get all cutomize-column against user</t>
   </si>
   <si>
     <t>[{"name":"type","required":true,"in":"query","schema":{"type":"string"}}]</t>
   </si>
   <si>
     <t>Add cutomize-column</t>
   </si>
   <si>
     <t>📌 Home ▶ Dashboard</t>
   </si>
   <si>
     <t>/dashboard</t>
   </si>
   <si>
     <t>[Permission ID: clk.module.dashboard.dashboard.view]</t>
   </si>
   <si>
     <t>Get all data for the dashboard</t>
   </si>
   <si>
-    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","example":"2026-07-02","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-07-02","example":"2026-07-02","type":"string"}}]</t>
+    <t>[{"name":"userIds","required":false,"in":"query","schema":{"example":["23e7d153-cfe7-476a-a8a9-23ebb319dc29"],"type":"array","items":{"type":"string"}}},{"name":"teamIds","required":false,"in":"query","schema":{"example":["67e0f9bc56857ca121402b3b"],"type":"array","items":{"type":"string"}}},{"name":"dateRange","required":false,"in":"query","schema":{"default":"Custom","enum":["Today","Yesterday","Last_7_Days","Last_Week","Last_30_Days","This_Week","This_Month","Custom"],"type":"string"}},{"name":"startDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","example":"2026-08-31","type":"string"}},{"name":"endDate","required":false,"in":"query","schema":{"format":"date-time","default":"2026-08-31","example":"2026-08-31","type":"string"}}]</t>
   </si>
   <si>
     <t>/dashboard/distraction</t>
   </si>
   <si>
     <t>Get distraction settings data on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/services</t>
   </si>
   <si>
     <t>Get most used service on the dashboard</t>
   </si>
   <si>
     <t>/dashboard/projects</t>
   </si>
   <si>
     <t>Get top 5 proects based on time spent</t>
   </si>
   <si>
     <t>/dashboard/employe-of-the-month</t>
   </si>
   <si>
     <t>Get top employee of the month</t>
   </si>